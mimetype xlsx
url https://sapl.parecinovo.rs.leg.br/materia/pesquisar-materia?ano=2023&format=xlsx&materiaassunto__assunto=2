--- v0 (2026-02-04)
+++ v1 (2026-05-09)
@@ -54,153 +54,153 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Paulo Alexandre Barth</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2023/1140/projeto_de_lei_001.2023_-_credito_especial__no_valor_de_r_31.25000_para_castracao_de_animais.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2023/1140/projeto_de_lei_001.2023_-_credito_especial__no_valor_de_r_31.25000_para_castracao_de_animais.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de Crédito Especial no valor R$ 31.250,00 (trinta e um mil e duzentos e cinquenta reais) no Orçamento do Exercício de 2023, na Unidade Orçamentária 07.01 – Secretaria Municipal de Agricultura e Meio Ambiente, Atividade 1133 – Projeto Melhores Amigos RS, conforme Termo de Convênio FPE nº 4231/2022, celebrado entre o Município de Pareci Novo e o Governo do Estado, através da Secretaria da Igualdade, Cidadania, Direitos Humanos e Assistência Social, e dá outras providências”.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2023/1141/projeto_de_lei_002.2023_-_credito_especial__no_valor_de_r_87.50000_para_perfuracao_poco_centro_e_vila_progresso.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2023/1141/projeto_de_lei_002.2023_-_credito_especial__no_valor_de_r_87.50000_para_perfuracao_poco_centro_e_vila_progresso.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de Crédito Especial no valor R$ 87.500,00 (oitenta e sete mil e quinhentos reais) no Orçamento do Exercício de 2023, na Unidade Orçamentária 08.02 – Secretaria Municipal de Obras e Viação – Infraestrutura e Pavimentações, Atividade 1134 – Perfuração Poço Tubular RS, conforme Termo de Convênio FPE nº 4160/2022, celebrado entre o Município de Pareci Novo e o Governo do Estado, através da Secretaria de Obras e Habitação, e dá outras providências”.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Fabio Schneider</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2023/1142/projeto_de_lei_004.2023_-_credito_especial__no_valor_de_r__28.01683_para_programa_beneficios_eventuais_assistencia_social.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2023/1142/projeto_de_lei_004.2023_-_credito_especial__no_valor_de_r__28.01683_para_programa_beneficios_eventuais_assistencia_social.pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de Crédito Especial no valor R$ 28.016,83 (vinte e oito mil e dezesseis reais e oitenta e três centavos) no Orçamento do Exercício de 2023, na Unidade Orçamentária 06.02 – Fundo Municipal de Assistência Social, Atividade 2069 – Programa Benefícios Eventuais, e dá outras providências”.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2023/1143/projeto_de_lei_005.2023_-_credito_especial__no_valor_de_r_44.62107_para_incremento_pap_saude..pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2023/1143/projeto_de_lei_005.2023_-_credito_especial__no_valor_de_r_44.62107_para_incremento_pap_saude..pdf</t>
   </si>
   <si>
     <t>“Autoriza a abertura de Crédito Especial no valor R$ 44.621,07 (quarenta e quatro mil e seiscentos e vinte e um  reais e sete centavos) no Orçamento do Exercício de 2023, na Unidade Orçamentária 06.01 – Secretaria Municipal da Saúde e Assistência Social, Atividade 1128 – INCREMENTO PAP PROPOSTAS NºS 36000.4521082/02-200 E 36000.4657642/02-200, e dá outras providências”.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>REQUR</t>
   </si>
   <si>
     <t>Requerimento de urgência</t>
   </si>
   <si>
     <t>Pedro Rhoden</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2023/1148/requerimento_de_urgencia_-_projeto_de_lei_001.2023.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2023/1148/requerimento_de_urgencia_-_projeto_de_lei_001.2023.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, seja dado regime de urgência para o Projeto de Lei nº E.001/2023.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>Fábio Diemer</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2023/1149/requerimento_de_urgencia_-_projeto_de_lei_002.2023.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2023/1149/requerimento_de_urgencia_-_projeto_de_lei_002.2023.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, seja dado regime de urgência para o Projeto de Lei nº E.002/2023.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2023/1150/requerimento_de_urgencia_-_projeto_de_lei_004.2023.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2023/1150/requerimento_de_urgencia_-_projeto_de_lei_004.2023.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, seja dado regime de urgência para o Projeto de Lei nº E.004/2023.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2023/1151/requerimento_de_urgencia_-_projeto_de_lei_005.2023.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2023/1151/requerimento_de_urgencia_-_projeto_de_lei_005.2023.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, seja dado regime de urgência para Projeto de Lei nº E.005/2023.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>Luciano Hensel</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2023/1152/requerimento_de_urgencia_-_projeto_de_lei_009.2023.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2023/1152/requerimento_de_urgencia_-_projeto_de_lei_009.2023.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, seja dado regime de urgência para Projeto de Lei nº E.009/2023.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -507,67 +507,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2023/1140/projeto_de_lei_001.2023_-_credito_especial__no_valor_de_r_31.25000_para_castracao_de_animais.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2023/1141/projeto_de_lei_002.2023_-_credito_especial__no_valor_de_r_87.50000_para_perfuracao_poco_centro_e_vila_progresso.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2023/1142/projeto_de_lei_004.2023_-_credito_especial__no_valor_de_r__28.01683_para_programa_beneficios_eventuais_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2023/1143/projeto_de_lei_005.2023_-_credito_especial__no_valor_de_r_44.62107_para_incremento_pap_saude..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2023/1148/requerimento_de_urgencia_-_projeto_de_lei_001.2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2023/1149/requerimento_de_urgencia_-_projeto_de_lei_002.2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2023/1150/requerimento_de_urgencia_-_projeto_de_lei_004.2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2023/1151/requerimento_de_urgencia_-_projeto_de_lei_005.2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2023/1152/requerimento_de_urgencia_-_projeto_de_lei_009.2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2023/1140/projeto_de_lei_001.2023_-_credito_especial__no_valor_de_r_31.25000_para_castracao_de_animais.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2023/1141/projeto_de_lei_002.2023_-_credito_especial__no_valor_de_r_87.50000_para_perfuracao_poco_centro_e_vila_progresso.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2023/1142/projeto_de_lei_004.2023_-_credito_especial__no_valor_de_r__28.01683_para_programa_beneficios_eventuais_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2023/1143/projeto_de_lei_005.2023_-_credito_especial__no_valor_de_r_44.62107_para_incremento_pap_saude..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2023/1148/requerimento_de_urgencia_-_projeto_de_lei_001.2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2023/1149/requerimento_de_urgencia_-_projeto_de_lei_002.2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2023/1150/requerimento_de_urgencia_-_projeto_de_lei_004.2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2023/1151/requerimento_de_urgencia_-_projeto_de_lei_005.2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2023/1152/requerimento_de_urgencia_-_projeto_de_lei_009.2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="191.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="191" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>