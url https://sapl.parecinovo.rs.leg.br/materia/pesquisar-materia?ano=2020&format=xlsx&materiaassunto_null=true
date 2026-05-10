--- v0 (2025-12-10)
+++ v1 (2026-05-10)
@@ -54,515 +54,515 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Edson Müller</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/941/emenda_ao_projeto_de_lei_024.2020_-_ldo.2021.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/941/emenda_ao_projeto_de_lei_024.2020_-_ldo.2021.pdf</t>
   </si>
   <si>
     <t>Eleva o valor da meta: Programa 0133 – Incentivo ao Homem do Campo; Atividade -  Ação – Aquisição de Patrulha Mecanizada, de R$ 150.000,00 para R$ 200.000,00. _x000D_
 Reduz o valor da meta: Programa 0121 - Controle e Modernização dos Serviços Legislativos; Projeto – Ação - 1039 – Construção de Prédio Próprio, de R$ 200.00,00 para R$ 150.000,00.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Paulinho Reisdorfer</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/920/indicacao_001.2020.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/920/indicacao_001.2020.pdf</t>
   </si>
   <si>
     <t>Ver da possibilidade de construir um banheiro completo (pia, sanitário, chuveiro), entre o Largo Nossa Senhora dos Navegantes e o antigo Packing House, na cidade de Pareci Novo.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/923/indicacao_002.2020.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/923/indicacao_002.2020.pdf</t>
   </si>
   <si>
     <t>Apresentar Projeto de Lei, que vise regularizar edificações na faixa não edificável contígua às faixas de domínio público de rodovias e possibilitar a redução da extensão dessa faixa não edificável, em até cinco metros da rodovia.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Lourdes Francisco</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/930/indicacao_003.2020.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/930/indicacao_003.2020.pdf</t>
   </si>
   <si>
     <t>Ver da possibilidade de instalar um “chimarródromo” na Praça Municipal Miguel Arraes.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Adriane Kinzel</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/934/indicacao_004.2020.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/934/indicacao_004.2020.pdf</t>
   </si>
   <si>
     <t>Ver da possibilidade de ser criado um protocolo com ações e procedimentos a serem realizados pelos órgãos competentes no caso de enchentes.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>PACAD</t>
   </si>
   <si>
     <t>Parecer prévio sobre as contas da Administração</t>
   </si>
   <si>
     <t>Primeira Câmara do Tribunal de Contas</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/939/parecer_20.535_-_parecer_tce_contas_de_governo.2018.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/939/parecer_20.535_-_parecer_tce_contas_de_governo.2018.pdf</t>
   </si>
   <si>
     <t>Parecer sobre Contas de Governo referentes ao exercício de 2018.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t xml:space="preserve">Pedido de Informação </t>
   </si>
   <si>
     <t>MDB</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/879/pedido_de_informacao_001.2020.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/879/pedido_de_informacao_001.2020.pdf</t>
   </si>
   <si>
     <t>Informar o resultado final da sétima edição da Citrusflor, discriminando as receitas arrecadadas e as despesas realizadas.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/880/pedido_de_informacao_002.2020.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/880/pedido_de_informacao_002.2020.pdf</t>
   </si>
   <si>
     <t>Informar como está a execução do projeto de utilização do recurso para revitalização do Seminário Jesuíta de Pareci Novo.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/881/pedido_de_informacao_003.2020.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/881/pedido_de_informacao_003.2020.pdf</t>
   </si>
   <si>
     <t>Informar como está a execução das obras de infraestrutura e de pavimentação de diversas ruas do Município, cujo recurso é proveniente da operação de crédito contratada com a Caixa Econômica Federal, através do Programa Avançar Cidades.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>Delcio Kich</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/911/pedido_de_informacao_004.2020.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/911/pedido_de_informacao_004.2020.pdf</t>
   </si>
   <si>
     <t>Relação de todos os servidores municipais (cargos em comissão, detentores de função gratificada, concursados em regime estatutário e celetista, contratados temporários) com nome completo, carga horária, data de admissão, lotação, cargo e faixa salarial.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Francisco Mendel</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/912/pedido_de_informacao_005.2020.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/912/pedido_de_informacao_005.2020.pdf</t>
   </si>
   <si>
     <t>Enviar a listagem que contenha o retorno das empresas e dos produtores agropecuários com o maior valor adicionado no exercício de 2019.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/913/pedido_de_informacao_006.2020.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/913/pedido_de_informacao_006.2020.pdf</t>
   </si>
   <si>
     <t>Relação dos servidores inativos e pensionistas com nome completo e respectivo vencimento e saldo bancário do Fundo de Previdência Social do Município  - FPSM, em 30/04/2020.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/931/pedido_de_informacao_007.2020.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/931/pedido_de_informacao_007.2020.pdf</t>
   </si>
   <si>
     <t>Relação dos servidores municipais, ocupantes de cargos em comissão, com nome completo, cargo, lotação e faixa salarial.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/940/pedido_de_informacao_008.2020.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/940/pedido_de_informacao_008.2020.pdf</t>
   </si>
   <si>
     <t>Informar referente ao Leilão realizado no dia 24 de agosto, os lotes com respectiva descrição do item, valor inicial e final de cada item no leilão, bem como o nome e CPF do ganhador de cada lote; e apresentar os laudos de avaliação de cada item dos lotes, conforme o Edital.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/944/pedido_de_informacao_009.2020.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/944/pedido_de_informacao_009.2020.pdf</t>
   </si>
   <si>
     <t>Enviar cópia de todos os contratos firmados com o CIEE – Centro de Integração Empresa-Escola, e informar onde estão sendo executados os serviços.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/945/pedido_de_informacao_010.2020.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/945/pedido_de_informacao_010.2020.pdf</t>
   </si>
   <si>
     <t>Qual o índice auferido do último IDEB do Município? _x000D_
 Quais ações foram realizadas para a melhoria da aprendizagem dos alunos desde 2017?_x000D_
 Qual o planejamento da Secretaria Municipal de Educação para melhoria dos índices educacionais?</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/946/pedido_de_informacao_011.2020.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/946/pedido_de_informacao_011.2020.pdf</t>
   </si>
   <si>
     <t>Relação das despesas com medicamentos e exames utilizados para o enfrentamento do COVID no Município e que tem direito a realizar o exame para detectar a doença?</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/947/pedido_de_informacao_012.2020.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/947/pedido_de_informacao_012.2020.pdf</t>
   </si>
   <si>
     <t>O Município recebeu recursos do Governo Federal ou Estadual para sanitização e higienização das escolas da rede municipal? Em caso afirmativo qual o valor do recurso?</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Elton Leal</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/948/pedido_de_informacao_013.2020.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/948/pedido_de_informacao_013.2020.pdf</t>
   </si>
   <si>
     <t>Informar como estão os encaminhamentos da Prefeitura Municipal, referentes ao FGTS, junto à Caixa Econômica Federal, para as famílias atingidas pela última cheia do Rio Caí?</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/949/pedido_de_informacao_014.2020.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/949/pedido_de_informacao_014.2020.pdf</t>
   </si>
   <si>
     <t>Por qual razão foram encerrados os contratos com estudantes pelo CIEE – Centro de Integração Empresa-Escola, no mês de outubro de 2020?</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/950/pedido_de_informacao_015.2020.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/950/pedido_de_informacao_015.2020.pdf</t>
   </si>
   <si>
     <t>Qual o nome da empresa que faz o serviço de tratamento e análise de água do abastecimento público?_x000D_
 Cópia do relatório de vistorias e análise de água._x000D_
 Cópia do contrato com a respectiva empresa.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/951/pedido_de_informacao_016.2020.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/951/pedido_de_informacao_016.2020.pdf</t>
   </si>
   <si>
     <t>Encaminhar cópia de todos os documentos dos Aditivos aos contratos das pavimentações das ruas do Programa Avançar Cidades.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Paulo Alexandre Barth</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/873/projeto_de_lei_011.2020_-_termo_de_compromisso_a_yCUxNWv.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/873/projeto_de_lei_011.2020_-_termo_de_compromisso_a_yCUxNWv.pdf</t>
   </si>
   <si>
     <t>Institui o Termo de Compromisso Ambiental – TCA, com força de título executivo extrajudicial, no Município de Pareci Novo, por meio do Departamento Municipal de Meio Ambiente.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/876/projeto_de_lei_015.2020_-_alteracoes_rpps.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/876/projeto_de_lei_015.2020_-_alteracoes_rpps.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.077, de 27 de dezembro de 2004, que reestrutura o Regime Próprio de Previdência Social dos Servidores Efetivos do Município de Pareci Novo, de que trata o art. 40 da Constituição Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/956/projeto_de_lei_028.2020_-_contratacao_temporaria_agente_comunitario_de_saude.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/956/projeto_de_lei_028.2020_-_contratacao_temporaria_agente_comunitario_de_saude.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária de excepcional interesse público de Agente Comunitário de Saúde para o Programa de Agentes Comunitários de Saúde – PACS, Micro-área Matiel, e dá outras providências.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/952/projeto_de_lei_029.2020_-_loa.2021.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/952/projeto_de_lei_029.2020_-_loa.2021.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Pareci Novo, para o exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/953/projeto_de_lei_030.2020_-_credito_especial_programa_auxilio_a_cultura.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/953/projeto_de_lei_030.2020_-_credito_especial_programa_auxilio_a_cultura.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial no valor de R$ 45.493,14 (quarenta e cinco mil e quatrocentos e noventa e três reais e catorze centavos) no Orçamento do exercício de 2020, em virtude da transferência financeira do Governo Federal, através da Secretaria de Cultura, Lei nº 14.017/2020 (Lei Aldir Blanc), Programa Auxílio à Cultura, ao Município de Pareci Novo.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/954/projeto_de_lei_031.2020_-_credito_especial_programa_saude_na_escola.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/954/projeto_de_lei_031.2020_-_credito_especial_programa_saude_na_escola.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial no valor de R$ 25.352,00 (vinte e cinco mil e trezentos e cinquenta e dois reais) no Orçamento do exercício de 2020, em virtude da transferência financeira do Governo Federal, através do Ministério da Saúde – Programa Saúde na Escola (PSE) – Portaria nº 2.264/2019, ao Município de Pareci Novo.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/871/projeto_de_resolucao_001.2020.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/871/projeto_de_resolucao_001.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza viagem de Vereadores a Brasília e dá outras providências.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>PPOC</t>
   </si>
   <si>
     <t>Proposta Parcial de Orçamento da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/942/proposta_orcamentaria_da_camara_2021.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/942/proposta_orcamentaria_da_camara_2021.pdf</t>
   </si>
   <si>
     <t>Proposta parcial do Orçamento da Despesa do Poder Legislativo de Pareci Novo para o exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/955/requerimento_licenca_interesse_particular_da_vereadora_adriane_kinzel.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/955/requerimento_licenca_interesse_particular_da_vereadora_adriane_kinzel.pdf</t>
   </si>
   <si>
     <t>Requer 22 (vinte e dois) dias de licença da vereança para tratar de interesse particular, a contar do dia 23 de outubro de 2020.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>REQUR</t>
   </si>
   <si>
     <t>Requerimento de urgência</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/914/requerimento_de_urgencia_-_projeto_de_lei_003.2020.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/914/requerimento_de_urgencia_-_projeto_de_lei_003.2020.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, seja dado regime de urgência para o Projeto de Lei nº E.003/2020, do Poder Executivo, que "Autoriza a contratação temporária de excepcional interesse público de 01 (um) servidor para ocupar o cargo de Professor Área II - disciplina de geografia".</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/915/requerimento_de_urgencia_-_projeto_de_lei_004.2020.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/915/requerimento_de_urgencia_-_projeto_de_lei_004.2020.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, seja dado regime de urgência para o Projeto de Lei nº E.004/2020, do Poder Executivo, que "Autoriza a contratação temporária de excepcional interesse público de 01 (um) servidor para ocupar o cargo de Professor Área II - disciplina de Matemática".</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/916/requerimento_de_urgencia_-_projeto_de_lei_005.2020.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/916/requerimento_de_urgencia_-_projeto_de_lei_005.2020.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, seja dado regime de urgência para o Projeto de Lei nº E.005/2020, do Poder Executivo, que "Autoriza a contratação temporária de excepcional interesse público de 01 (um) servidor para ocupar o cargo de Professor Área II - disciplina de Ciências".</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/917/requerimento_de_urgencia_-_projeto_de_lei_006.2020.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/917/requerimento_de_urgencia_-_projeto_de_lei_006.2020.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, seja dado regime de urgência para o Projeto de Lei nº E.006/2020, do Poder Executivo, que "Autoriza a contratação temporária de excepcional interesse público de 01 (um) servidor para ocupar o cargo de Professor Área I - Séries Iniciais".</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/918/requerimento_de_urgencia_-_projeto_de_lei_009.2020.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/918/requerimento_de_urgencia_-_projeto_de_lei_009.2020.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, seja dado regime de urgência para o Projeto de Lei nº E.009/2020, do Poder Executivo, que “Autoriza a inclusão de uma Ação nas Metas e Prioridades do PPA 2018-2021 e na LDO/2020, bem como a abertura de crédito especial no valor de R$ 420.250,00 (quatrocentos e vinte mil e duzentos e cinquenta reais) no Orçamento Anual de 2020, em virtude da transferência financeira da União dos recursos do leilão do pré-sal/cessão onerosa (Lei federal nº 13.885/2019), e dá outras providências”.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/933/requerimento_de_urgencia_-_projeto_de_lei_022.2020.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/933/requerimento_de_urgencia_-_projeto_de_lei_022.2020.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos regimentais, seja dado regime de URGÊNCIA para o Projeto de Lei nº E.022/2020, de iniciativa do Poder Executivo, que “Autoriza a contratação temporária de excepcional interesse público de Agente Comunitário de Saúde para o Programa de Agentes Comunitários de Saúde - PACS, Micro-área Várzea do Pareci”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -869,68 +869,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/941/emenda_ao_projeto_de_lei_024.2020_-_ldo.2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/920/indicacao_001.2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/923/indicacao_002.2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/930/indicacao_003.2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/934/indicacao_004.2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/939/parecer_20.535_-_parecer_tce_contas_de_governo.2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/879/pedido_de_informacao_001.2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/880/pedido_de_informacao_002.2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/881/pedido_de_informacao_003.2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/911/pedido_de_informacao_004.2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/912/pedido_de_informacao_005.2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/913/pedido_de_informacao_006.2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/931/pedido_de_informacao_007.2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/940/pedido_de_informacao_008.2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/944/pedido_de_informacao_009.2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/945/pedido_de_informacao_010.2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/946/pedido_de_informacao_011.2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/947/pedido_de_informacao_012.2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/948/pedido_de_informacao_013.2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/949/pedido_de_informacao_014.2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/950/pedido_de_informacao_015.2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/951/pedido_de_informacao_016.2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/873/projeto_de_lei_011.2020_-_termo_de_compromisso_a_yCUxNWv.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/876/projeto_de_lei_015.2020_-_alteracoes_rpps.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/956/projeto_de_lei_028.2020_-_contratacao_temporaria_agente_comunitario_de_saude.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/952/projeto_de_lei_029.2020_-_loa.2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/953/projeto_de_lei_030.2020_-_credito_especial_programa_auxilio_a_cultura.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/954/projeto_de_lei_031.2020_-_credito_especial_programa_saude_na_escola.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/871/projeto_de_resolucao_001.2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/942/proposta_orcamentaria_da_camara_2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/955/requerimento_licenca_interesse_particular_da_vereadora_adriane_kinzel.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/914/requerimento_de_urgencia_-_projeto_de_lei_003.2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/915/requerimento_de_urgencia_-_projeto_de_lei_004.2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/916/requerimento_de_urgencia_-_projeto_de_lei_005.2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/917/requerimento_de_urgencia_-_projeto_de_lei_006.2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/918/requerimento_de_urgencia_-_projeto_de_lei_009.2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/933/requerimento_de_urgencia_-_projeto_de_lei_022.2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/941/emenda_ao_projeto_de_lei_024.2020_-_ldo.2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/920/indicacao_001.2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/923/indicacao_002.2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/930/indicacao_003.2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/934/indicacao_004.2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/939/parecer_20.535_-_parecer_tce_contas_de_governo.2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/879/pedido_de_informacao_001.2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/880/pedido_de_informacao_002.2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/881/pedido_de_informacao_003.2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/911/pedido_de_informacao_004.2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/912/pedido_de_informacao_005.2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/913/pedido_de_informacao_006.2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/931/pedido_de_informacao_007.2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/940/pedido_de_informacao_008.2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/944/pedido_de_informacao_009.2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/945/pedido_de_informacao_010.2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/946/pedido_de_informacao_011.2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/947/pedido_de_informacao_012.2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/948/pedido_de_informacao_013.2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/949/pedido_de_informacao_014.2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/950/pedido_de_informacao_015.2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/951/pedido_de_informacao_016.2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/873/projeto_de_lei_011.2020_-_termo_de_compromisso_a_yCUxNWv.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/876/projeto_de_lei_015.2020_-_alteracoes_rpps.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/956/projeto_de_lei_028.2020_-_contratacao_temporaria_agente_comunitario_de_saude.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/952/projeto_de_lei_029.2020_-_loa.2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/953/projeto_de_lei_030.2020_-_credito_especial_programa_auxilio_a_cultura.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/954/projeto_de_lei_031.2020_-_credito_especial_programa_saude_na_escola.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/871/projeto_de_resolucao_001.2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/942/proposta_orcamentaria_da_camara_2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/955/requerimento_licenca_interesse_particular_da_vereadora_adriane_kinzel.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/914/requerimento_de_urgencia_-_projeto_de_lei_003.2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/915/requerimento_de_urgencia_-_projeto_de_lei_004.2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/916/requerimento_de_urgencia_-_projeto_de_lei_005.2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/917/requerimento_de_urgencia_-_projeto_de_lei_006.2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/918/requerimento_de_urgencia_-_projeto_de_lei_009.2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/sapl/public/materialegislativa/2020/933/requerimento_de_urgencia_-_projeto_de_lei_022.2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="150.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="149.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>