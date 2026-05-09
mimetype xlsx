--- v0 (2026-02-04)
+++ v1 (2026-05-09)
@@ -54,1586 +54,1586 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Bancadas do PTB e do PMDB</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/91/91_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTENDER OS BENEFÍCIOS DA LEI Nº 1.075/2004, ART. 8º, ÀS EMPRESAS ENQUADRADAS NO AGRONEGÓCIO.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Câmara Municipal</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADQUIRIR UM APARELHO DE AR CONDICIONADO PARA A SALA DE FISIOTERAPIA DO POSTO DE SAÚDE DE PARECI NOVO, COM VALORES NÃO UTILIZADOS DO ORÇAMENTO DA CÂMARA MUNICIPAL DO EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Luciano Hensel</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAR ACESSIBILIDADE NOS PRÉDIOS PÚBLICOS MUNICIPAIS EXISTENTES BEM COMO NAS FUTURAS CONSTRUÇÕES OU REFORMAS.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Roseli Bohn</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UM REDUTOR DE VELOCIDADE, DO TIPO QUEBRA-MOLA, NA RUA JOSÉ INÁCIO TEIXEIRA JÚNIOR, DEFRONTE À RESIDÊNCIA DO SENHOR ALVÍCIO MÜLLER. AINDA, SOLICITA-SE QUE O REDUTOR LOCALIZADO PRÓXIMO AO RESTAURANTE MATO VERDE SEJA REFEITO.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIXAMENTO E PINTURA DA QUADRA DE ESPORTES DO GINÁSIO MUNICIPAL.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Júlio Braga</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIAR CARGO DE PROVIMENTO EFETIVO NO PLANO DE CARREIRA DO MAGISTÉRIO, CUJAS ATRIBUIÇÕES PERMITAM ACOMPANHAR OS ALUNOS DA ESCOLA BEATO ROQUE NA ENTRADA E SAÍDA DA AULA, NOS INTERVALOS E, PRINCIPALMENTE, NO RECREIO. </t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VER DA POSSIBILIDADE DE ALTERAR A LEI MUNICIPAL Nº 615/2001 QUE &amp;#8220;DISPÕE SOBRE A POLÍTICA MUNICIPAL DE PROTEÇÃO AOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, CRIA O CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, O CONSELHO TUTELAR , E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, CONCEDENDO AOS CONSELHEIROS TUTELARES O DIREITO A FÉRIAS REMUNERADAS E O 13º SALÁRIO, BEM COMO MELHORAR A ESTRUTURA DE TRABALHO. </t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Erni Mendel</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/169/169_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VER DA POSSIBILIDADE DA ADMINISTRAÇÃO MUNICIPAL FORNECER UNIFORMES ÀS AGENTES COMUNITÁRIAS DE SAÚDE QUE ATUAM NO MUNICÍPIO. </t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/186/186_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUXÍLIO FINANCEIRO PARA A LIGA MUNICIPAL DE BOLÃO.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/199/199_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PASSEIO PÚBLICO EM TORNO DO GINÁSIO MUNICIPAL ARMIN ADOLFO HELDT.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APOIO À CONVOCAÇÃO DE TODOS OS CANDIDATOS APROVADOS EM CONCURSO DA POLÍCIA CIVIL DO RIO GRANDE DO SUL, NOS CARGOS DE INSPETOR E ESCRIVÃO, PARA ALÉM DAS VAGAS PREVISTAS EM EDITAL. </t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>PACAD</t>
   </si>
   <si>
     <t>Parecer prévio sobre as contas da Administração</t>
   </si>
   <si>
     <t xml:space="preserve">Segunda Câmara do Tribunal de Contas </t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/</t>
   </si>
   <si>
     <t>PARECER SOBRE PRESTAÇÃO DE CONTAS REFERENTE AO EXERCÍCIO DE 2012.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>Tribunal Pleno</t>
   </si>
   <si>
     <t>PARECER SOBRE PRESTAÇÃO DE CONTAS REFERENTE AO EXERCÍCIO DE 2009.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t xml:space="preserve">Pedido de Informação </t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>LISTAGEM COMPLETA DOS PROPRIETÁRIOS DE IMÓVEIS NA ÁREA URBANA, CONTRIBUINTES DE IPTU, COM ENDEREÇO, BASE DE CÁLCULO COM VALOR VENAL, ÁREA TOTAL DO TERRENO E ÁREA CONSTRUÍDA (SE TIVER) E VALORES DEVIDOS E PAGOS DE IPTU NO ANO DE 2013, BEM COMO LISTAGEM DOS PROPRIETÁRIOS INADIMPLENTES.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>LISTAGEM DAS TURMAS DO ENSINO FUNDAMENTAL POR ESCOLA, ONDE HOUVE REPROVAÇÕES E O ÍNDICE DE REPROVAÇÃO.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VALOR ARRECADADO E RELAÇÃO DE EMPRESAS E PRODUTORES E VALOR DE RETORNO DE ICMS, DE MAIOR VALOR AO MENOR, ANOS DE 2012/2013.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELAÇÃO DE CARGOS, SALÁRIOS E OCUPANTES DA ADMINISTRAÇÃO MUNICIPAL (ESTATUTÁRIOS E CARGOS EM COMISSÃO).</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DOS CONTRATOS COM OS MÉDICOS QUE PRESTAM ATENDIMENTO NOS POSTOS DE SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>Gilnei da Silva</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A CONSTRUÇÃO DA ACADEMIA DE SAÚDE.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COM RELAÇÃO À LEI COMPLEMENTAR Nº 2.214/2014, DESCREVER O NÚMERO DE SERVIDORES DISPOSTOS EM CADA CLASSE DO RESPECTIVO PADRÃO DE CADA CARGO E COM O RESPECTIVO IMPACTO FINANCEIRO TOTAL, REFERENTE AO MESES DE SETEMBRO DE 2014 E JANEIRO DE 2015.   </t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Rafael Antonio Riffel</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA COEFICIENTE DO CARGO EM COMISSÃO DE DIRETOR DE DEPARTAMENTO DE OBRAS E O COEFICIENTE E PADRÃO DO CARGO EM COMISSÃO DE DIRETOR GERAL, CONSTANTES NO QUADRO DOS CARGOS EM COMISSÃO E FUNÇÕES GRATIFICADAS, ARTIGO 19 DA LEI COMPLEMENTAR N.º 381/1997. </t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O COEFICIENTE E PADRÃO DO CARGO ESTATUTÁRIO DE AGENTE DE FISCALIZAÇÃO EM SAÚDE, E COEFICIENTE DOS CARGOS ESTATUTÁRIOS DE FISCAL DE OBRAS E TRIBUTOS E FISCAL DE MEIO AMBIENTE E POSTURAS, CONSTANTES NO QUADRO DOS CARGOS DE PROVIMENTO EFETIVO, ARTIGO 3º DA LEI COMPLEMENTAR N.º 381/1997.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR REFERENCIAL DE VENCIMENTOS DOS SERVIDORES MUNICIPAIS</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Paulo Alexandre Barth</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE DIRETOR DO CRAS, O QUAL PASSA A INTEGRAR O QUADRO DOS CARGOS EM COMISSÃO, ART. 19, DA LEI COMPLEMENTAR Nº 381, DE 28 DE NOVEMBRO DE 1997.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/187/187_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE CARGOS EM COMISSÃO DO QUADRO DE CARGOS EM COMISSÃO E FUNÇÃO GRATIFICADA DO QUADRO DE FUNÇÕES GRATIFICADAS CONSTANTES NOS ARTS. 19 E 20 DA LEI COMPLEMENTAR Nº 381/1997, RESPECTIVAMENTE.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/188/188_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA 03 (TRÊS) CARGOS EM COMISSÃO DE ASSESSOR ADMINISTRATIVO E 05 (CINCO) FUNÇÕES GRATIFICADAS DE ASSESSOR ADMINISTRATIVO, NOS QUADROS DE CARGOS EM COMISSÃO E DE FUNÇÕES GRATIFICADAS, CONSTANTES NOS ARTS. 19 E 20 DA LEI COMPLEMENTAR Nº 381/1997, RESPECTIVAMENTE.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/189/189_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O COEFICIENTE DO CARGO EM COMISSÃO E DA FUNÇÃO GRATIFICADA DE ASSESSOR DE PLANEJAMENTO CONSTANTE NO QUADRO DE CARGOS EM COMISSÃO E NO QUADRO DE FUNÇÕES GRATIFICADAS, ARTIGOS 19 E 20 DA LEI COMPLEMENTAR Nº 381/1997, RESPECTIVAMENTE.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/190/190_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA PADRÕES REMUNERATÓRIOS PARA OS CARGOS DE AGENTE ADMINISTRATIVO, AUXIIAR DE ENFERMAGEM, TÉCNICO DE ENFERMAGEM, OPERADOR DE EQUIPAMENTO RODOVIÁRIO E MOTORISTA PREVISTOS NA LEI MUNICIPAL Nº 381, DE 28 DE NOVEMBRO DE 1997, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/198/198_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA DOIS CARGOS EFETIVOS DE SERVIÇOS GERAIS, REGIME DE 40 HORAS SEMANAIS, NO QUADRO DOS CARGOS DE PROVIMENTO EFETIVO, ARTIGO 3º, DA LEI COMPLEMENTAR Nº 381, DE 28 DE NOVEMBRO DE 1997.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE CARGO EFETIVO DO QUADRO DE CARGOS DE PROVIMENTO EFETIVO CONSTANTE NO ART. 3º DA LEI COMPLEMENTAR Nº 381/1997.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA 04 (QUATRO) CARGOS EFETIVOS DE ATENDENTE DE CRECHE, REGIME DE 30 HORAS SEMANAIS, NO QUADRO DOS CARGOS DE PROVIMENTO EFETIVO, ARTIGO 3º DA LEI COMPLEMENTAR Nº 381, DE 28 DE NOVEMBRO DE 1997.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ART. 1º DA LEI COMPLEMENTAR Nº 2.071, DE 08 DE ABRIL DE 2013.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/219/219_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O QUADRO DE CARGOS DE PROVIMENTO EFETIVO PREVISTO NO ART. 3º DA LEI COMPLEMENTAR Nº 381, DE 28 DE NOVEMBRO DE 1997, EM RAZÃO DA CRIAÇÃO DE 12 (DOZE) CARGOS EFETIVOS DE ATENDENTE DE CRECHE E 01 (UM) CARGO EFETIVO DE SERVIÇOS GERAIS.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/220/220_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE CARGOS EFETIVOS DO QUADRO DE CARGOS DE PROVIMENTO EFETIVO CONSTANTE NO ART. 3º DA LEI COMPLEMENTAR Nº 381/1997.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA FUNÇÕES GRATIFICADAS E CARGOS EM COMISSÃO DE DIRETOR E VICE-DIRETOR DE ESCOLA, ALTERANDO A REDAÇÃO E INSERINDO DISPOSITIVOS NA LEI COMPLEMENTAR Nº 1.857 DE 18 DE FEVEREIRO DE 2011. </t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/226/226_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA 01 (UM) CARGO EFETIVO DE ENGENHEIRO CIVIL, REGIME DE 20 HORAS SEMANAIS, NO QUADRO DOS CARGOS DE PROVIMENTO EFETIVO, ARTIGO 3º DA LEI COMPLEMENTAR Nº 381, DE 28 DE NOVEMBRO DE 1997.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INCLUSÃO DE UMA AÇÃO NAS METAS E PRIORIDADES DO PLANO PLURIANUAL 2014/2017 E NA LDO/2014, BEM COMO A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 1.093.367,84 (UM MILHÃO E NOVENTA E TRÊS MIL, TREZENTOS E SESSENTA E SETE REAIS E OITENTA E QUATRO CENTAVOS) NO ORÇAMENTO ANUAL DE 2014, EM VIRTUDE DO TERMO DE COMPROMISSO PAR Nº 22668/2014, ASSINADO ENTRE O MINISTÉRIO DA EDUCAÇÃO/FNDE E O MUNICÍPIO DE PARECI NOVO PARA A AMPLIAÇÃO DA ESCOLA DE EDUCAÇÃO INFANTIL BEATO ROQUE, NO CENTRO DE PARECI NOVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INCLUSÃO DE UMA AÇÃO NAS METAS E PRIORIDADES DO PLANO PLURIANUAL 2014/2017 E NA LDO/2014, BEM COMO A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 45.387,00 (QUARENTA E CINCO MIL E TREZENTOS E OITENTA E SETE REAIS) NO ORÇAMENTO ANUAL DE 2014, EM VIRTUDE DA APROVAÇÃO DE REPASSE FINANCEIRO ATRAVÉS DO COREDES/RS &amp;#8211; PARTICIPAÇÃO POPULAR E CIDADÃ PARA O MUNICÍPIO DE PARECI NOVO ADQUIRIR EQUIPAMENTOS E MOBILIÁRIOS PARA A UNIDADE BÁSICA DE SAÚDE &amp;#8211; PARECI NOVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO DE 04 (QUATRO) SERVIDORES PARA SUPRIR O CARGO DE OPERÁRIO GERAL, CARGA HORÁRIA DE 40 (QUARENTA) HORAS SEMANAIS.</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO DE UM SERVIDOR PARA SUPRIR O CARGO DE PROFESSOR DE FILOSOFIA - ÁREA II, COM REGIME DE 20 (VINTE) HORAS SEMANAIS.</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/99/99_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE INCENTIVO AO MELHORAMENTO GENÉTICO DO REBANHO BOVINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO DE 01 (UM) SERVIDOR PARA OCUPAR O CARGO DE PROFESSOR  ÁREA I.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/109/109_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER AUXÍLIOS FINANCEIROS AOS MÉDICOS PARTICIPANTES DO PROJETO MAIS MÉDICOS PARA O BRASIL.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO DE 01 (UM) SERVIDOR PARA OCUPAR O CARGO DE PROFESSOR ÁREA I.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL  A REPASSAR AUXÍLIO FINANCEIRO AO CORAL MUNICIPAL CULTURAL DE PARECI NOVO.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A RECEBER EM DOAÇÃO BEM MÓVEL ORIUNDO DA EMPRESA TELEMAR NORTE LESTE S/A E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A INCLUSÃO DE UMA AÇÃO NAS METAS E PRIORIDADES DO PLANO PLURIANUAL 2014-2017 E NA LDO 2014, BEM COMO A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 54.375,60 NO ORÇAMENTO ANUAL DE 2014, EM VIRTUDE DA TRANSFERÊNCIA FINANCEIRA DO MINISTÉRIO DA EDUCAÇÃO, ATRAVÉS DO FNDE, PARA A IMPLANTAÇÃO DE NOVAS TURMAS DE EDUCAÇÃO INFANTIL, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM O ESTADO DO RIO GRANDE DO SUL, POR INTERMÉDIO DA SECRETARIA DA AGRICULTURA, PECUÁRIA, E AGRONEGÓCIO, COM A FINALIDADE DE FOMENTAR A PRODUÇÃO ANIMAL, A DEFESA SANITÁRIA, A ZOOTÉCNICA, A INSPEÇÃO E A FISCALIZAÇÃO DE PRODUTOS DE ORIGEM ANIMAL.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/119/119_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE INCENTIVO À EMPRESA AUTO POSTO BARTH LTDA, NOS TERMOS DA LEI MUNICIPAL 1.729, DE 24 DE DEZEMBRO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/120/120_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR IMÓVEL QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE INSEMINAÇÃO ARTIFICIAL EM BOVINOS, COMO POLÍTICA DE INCENTIVO AO MELHORAMENTO GENÉTICO DO REBANHO BOVINO, NO MUNICÍPIO DE PARECI NOVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CONCESSÃO DE INCENTIVO À EMPRESA SUBLIME INDÚSTRIA DE COSMÉTICOS LTDA - ME, COM FULCRO NA LEI MUNICIPAL 1.729/2009 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CONCESSÃO DE INCENTIVO À EMPRESA NEDEL CÍTRICOS INDÚSTRIA E COMÉRCIO LTDA, COM FULCRO NA LEI MUNICIPAL 1.729, DE 24 DE DEZEMBRO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT E INCLUI O § 3º NO ART. 9º DA LEI Nº 1.075/2004, QUE DISPÕE SOBRE O FORNECIMENTO DE ÁGUA POTÁVEL NO MUNICÍPIO, A FIXAÇÃO DAS TARIFAS, ARRECADAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO DE AGENTE COMUNITÁRIO DE SAÚDE PARA O PROGRAMA DE AGENTES COMUNITÁRIOS DE SAÚDE - PACS, MICRO-ÁREA COQUEIRAL E MATIEL.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A INCLUSÃO DE UMA AÇÃO NAS METAS E PRIORIDADES DO PLANO PLURIANUAL 2014/2017 E NA LDO/2014, BEM COMO A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 9.696,58  NO ORÇAMENTO ANUAL DE 2014, EM VIRTUDE DA APROVAÇÃO DE REPASSE FINANCEIRO ATRAVÉS DO PROGRAMA NOTA FISCAL GAÚCHA - NOTA CIDADÃ, CELEBRADO ENTRE O GOVERNO DO ESTADO, ATRAVÉS DA SECRETARIA DA FAZENDA, E O MUNICÍPIO DE PARECI NOVO, PARA ADQUIRIR MATERIAIS E EQUIPAMENTOS PARA A UNIDADE BÁSICA DE SAÚDE - PARECI NOVO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A RECEBER EM DOAÇÃO BEM MÓVEL ORIUNDO DO MINISTÉRIO DA SAÚDE, ATRAVÉS DO CARTÃO NACIONAL DE SAÚDE.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A CONCEDER DESCONTO PARA PAGAMENTO DO IPTU.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO DE 02 (DOIS) SERVIÇOS GERAIS.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR ACORDO DE COOPERAÇÃO TÉCNICA COM A UNIÃO FEDERAL, ATRAVÉS DA SUPERINTENDÊNCIA FEDERAL DE AGRICULTURA NO RIO GRANDE DO SUL, VISANDO A  COOPERAÇÃO TÉCNICA  NA ÁREA DE INSPEÇÃO DE PRODUTOS DE ORIGEM ANIMAL.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO DE UM MÉDICO VETERINÁRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL REPASSAR AUXÍLIO FINANCEIRO À LIGA DE FUTEBOL AMADOR DE PARECI NOVO, PARA CUSTEAR DESPESAS COM A PARTICIPAÇÃO NO CAMPEONATO INTERMUNICIPAL DE FUTEBOL DE VETERANOS DO VALE DO CAÍ.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO DE 01 (UM) SERVIDOR PARA OCUPAR O CARGO DE ATENDENTE DE CRECHE.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT E INSERE OS INCISOS I, II, III, IV E V NO ART. 33 DA LEI Nº 1.729/2009, E QUE DISPÕE SOBRE A POLÍTICA DE INCENTIVO AO DESENVOLVIMENTO ECONÔMICO E SOCIAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O CONSÓRCIO INTERMUNICIPAL DE SAÚDE DA REGIÃO DO VALE DO CAÍ - CIS/CAÍ PARA ELABORAÇÃO DO PLANO MUNICIPAL DE SANEAMENTO BÁSICO.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO DE AGENTE COMUNITÁRIO DE SAÚDE PARA O PROGRAMA DE AGENTES COMUNITÁRIOS DE SAÚDE - PACS, MICRO-ÁREA DO CENTRO.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A INCLUSÃO DE AÇÃO NO PLANO PLURIANUAL 2014/2017 E NA LDO/2014, BEM COMO A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 7.554,04  NO ORÇAMENTO ANUAL DE 2014, REFERENTE À RESTITUIÇÃO DE SALDO FINANCEIRO DO CONVÊNIO 0965/2003 - FUNASA, AUTORIZADO PELO PARECER FINANCEIRO Nº 050/2014 - SUPERINTENDÊNCIA ESTADUAL DA FUNASA, QUE TEVE COMO OBJETO A EXECUÇÃO DE SISTEMA DE ABASTECIMENTO DE ÁGUA, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INCLUSÃO DE UMA AÇÃO NAS METAS E PRIORIDADES DO PLANO PLURIANUAL 2014/2017 E NA LDO/2014, BEM COMO A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 110.000,00  NO ORÇAMENTO ANUAL DE 2014, EM VIRTUDE DA PUBLICAÇÃO DA PORTARIA Nº 136/2014 QUE VISA TRANSFERIR RECURSOS PARA AQUISIÇÃO DE UMA AMBULÂNCIA PARA   O MUNICÍPIO DE PARECI NOVO, ATRAVÉS DO PROGRAMA REGIONALIZAÇÃO DA SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INCLUSÃO DE UMA AÇÃO NAS METAS E PRIORIDADES DO PLANO PLURIANUAL 2014/2017 E NA LDO/2014, BEM COMO A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 55.000,00  NO ORÇAMENTO ANUAL DE 2014, EM VIRTUDE DA PUBLICAÇÃO DA PORTARIA Nº 136/2014 QUE VISA TRANSFERIR RECURSOS PARA AQUISIÇÃO DE UM VEÍCULO PARA O MUNICÍPIO DE PARECI NOVO, ATRAVÉS DO PROGRAMA REGIONALIZAÇÃO DA SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/154/154_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ART. 3º DA LEI Nº 2.154, DE 07 DE MARÇO DE 2014, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIOS FINANCEIROS AOS MÉDICOS PARTICIPANTES DO PROJETO MAIS MÉDICOS.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE SÃO SEBASTIÃO DO CAÍ/RS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/156/156_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº 904/2003 QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR AO CONSEPRO 10% DO IPVA.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/157/157_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO IV DO ART. 1º DA LEI MUNICIPAL Nº 1.126, DE 21 DE MARÇO DE 2005.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/159/159_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER INCENTIVO FINANCEIRO ADICIONAL AOS AGENTES COMUNITÁRIOS DE SAÚDE VINCULADOS AO PROGRAMA DE SAÚDE DA FAMÍLIA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/160/160_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/161/161_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INCLUSÃO DE UMA AÇÃO NAS METAS E PRIORIDADES DO PLANO PLURIANUAL 2014/2017 E NA LDO/2014, BEM COMO A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 64.848,00  NO ORÇAMENTO ANUAL DE 2014, EM VIRTUDE DA TRANSFERÊNCIA FINANCEIRA DO MINISTÉRIO DA EDUCAÇÃO, ATRAVÉS DA ADESÃO DO MUNICÍPIO DE PARECI NOVO AO PROGRAMA MAIS EDUCAÇÃO, VISANDO A AQUISIÇÃO DE MERENDA ESCOLAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/162/162_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INCLUSÃO DE UMA AÇÃO NAS METAS E PRIORIDADES DO PLANO PLURIANUAL 2014/2017 E NA LDO/2014, BEM COMO A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 34.580,00  NO ORÇAMENTO ANUAL DE 2014, EM VIRTUDE DA CELEBRAÇÃO DE CONVÊNIO SEHABS/DESAN Nº 2853/13 FIRMADO ENTRE O GOVERNO DO ESTADO DO RS, ATRAVÉS DA SECRETARIA DE HABITAÇÃO E SANEAMENTO E O MUNICÍPIO DE PARECI NOVO PARA A CONSTRUÇÃO DE SETE MÓDULOS SANITÁRIOS NO MUNICÍPIO DE PARECI NOVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/163/163_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA RECEBER POR DOAÇÃO BENS MÓVEIS ORIUNDOS DO MINISTÉRIO DA SAÚDE.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/164/164_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE ADESÃO COM O ESTADO DO RIO GRANDE DO SUL, ATRAVÉS DA SECRETARIA ESTADUAL DA FAZENDA VISANDO O USO DA PLATAFORMA DO PROGRAMA NOTA FISCAL GAÚCHA PARA A REALIZAÇÃO DE SORTEIOS.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/165/165_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE DOAÇÃO DE IMÓVEL QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/166/166_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INCLUSÃO DE UMA AÇÃO NAS METAS E PRIORIDADES DO PLANO PLURIANUAL 2014/2017 E NA LDO/2014, BEM COMO A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 20.807,79  NA LEI Nº 2.138/2013 (LOA 2014), REFERENTE À RESTITUIÇÃO DA SALDO FINANCEIRO POR CONCLUSÃO DO CONTRATO DE REPASSE Nº 298.836-83/2009 - ASFALTAMENTO TRANSCITRUS III.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO DE UM AUXILIAR DE CONSULTÓRIO DENTÁRIO.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/168/168_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INCLUSÃO DE UMA AÇÃO NAS METAS E PRIORIDADES DO PLANO PLURIANUAL 2014/2017 E NA LDO/2014, BEM COMO A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 1.000,00  NA LEI Nº 2.138/2013 (LOA 2014), EM VIRTUDE DE TRANSFERÊNCIA FINANCEIRA REALIZADA PELO ESTADO DO RIO GRANDE DO SUL, ATRAVÉS DO PROGRAMA ESTADUAL PASSE LIVRE ESTUDANTIL, A FIM DE INCENTIVAR O TRANSPORTE DE ESTUDANTES DE ENSINO TÉCNICO E SUPERIOR DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÕES DE CRÉDITO COM O BADESUL DESENVOLVIMENTO S.A. - AGÊNCIA DE FOMENTO/RS, PARA REALIZAR OBRAS DE INFRAESTRUTURA URBANA E RURAL.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO FINANCEIRO PARA A ASSOCIAÇÃO DOS ESTUDANTES UNIVERSITÁRIOS DE PARECI NOVO.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2015. </t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INCLUSÃO DE UMA AÇÃO NAS METAS E PRIORIDADES DO PLANO PLURIANUAL 2014/2017 E NA LDO/2014, BEM COMO ABRE UM CRÉDITO ESPECIAL NO VALOR DE R$ 100.000,00  NO ORÇAMENTO ANUAL DE 2014), EM VIRTUDE DA SELEÇÃO DA OPERAÇÃO Nº 1020142-08 PARA A AQUISIÇÃO DE UMA PATRULHA AGRÍCOLA MECANIZADA, CELEBRADO ENTRE O MINISTÉRIO DA AGRICULTURA, PECUÁRIA E ABASTECIMENTO E O MUNICÍPIO DE PARECI NOVO.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A RECEBER ÁREAS DE TERRAS DESTINADAS AO PROLONGAMENTO DA RUA DAS BROMÉLIAS E UMA VIELA.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A  ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 23,74 NO ORÇAMENTO ANUAL DE 2014, PARA RESTITUIR SALDO FINANCEIRO DO CONVÊNIO Nº 464/2013 - PROGRAMA ESTADUAL DE ALIMENTAÇÃO ESCOLAR.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INCLUSÃO DE UMA AÇÃO NAS METAS E PRIORIDADES DO PLANO PLURIANUAL 2014/2017 E NA LDO/2014, BEM COMO A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 259.250,00 NO ORÇAMENTO ANUAL DE 2014, EM VIRTUDE DA SELEÇÃO DO TERMO DE COMPROMISSO PAR Nº 201404858/2014 PARA A AQUISIÇÃO DE UM ÔNIBUS RURAL ESCOLAR GRANDE, CELEBRADO ENTRE O MINISTÉRIO DA EDUCAÇÃO E O MUNICÍPIO DE PARECI NOVO.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DE COMPLETIVO DO PISO DOS AGENTES COMUNITÁRIOS DE SAÚDE.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO DE 01 (UM) SERVIDOR PARA OCUPAR O CARGO DE PROFESSOR ÁREA DE EDUCAÇÃO FÍSICA.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/180/180_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO DE 01 (UM) SERVIÇOS GERAIS. </t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/182/182_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA OS §§ 1º E 2º NO ART. 1º DA LEI Nº 2.188, DE 28 DE JULHO DE 2014, E INSERE O ITEM 1.3 NA CLÁUSULA PRIMEIRA DA MINUTA DE TERMO DE CONVÊNIO.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/183/183_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DE VALOR DA AÇÃO NAS METAS E PRIORIDADES DO PLANO PLURIANUAL 2014/2017 E NA LDO/2014, BEM COMO A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 700.000,00 NO ORÇAMENTO ANUAL DE 2014, EM VIRTUDE DA INTENÇÃO DE CONTRATAR UMA OPERAÇÃO DE CRÉDITO JUNTO AO BADESUL/CAIXA FOMENTO RS PARA A REALIZAÇÃO DE OBRAS DE INFRAESTRUTURA E PAVIMENTAÇÃO DE RUAS NO MUNICÍPIO DE PARECI NOVO.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/184/184_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INCLUSÃO DE UMA AÇÃO NAS METAS E PRIORIDADES DO PLANO PLURIANUAL 2014/2017 E NA LDO/2014, BEM COMO A  INCLUSÃO DA ENTIDADE A SER BENEFICIADA NO ANEXO IV DA LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA 2014, E A RESPECTIVA ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 8.000,00 NO ORÇAMENTO ANUAL DE 2014, EM VIRTUDE DO MUNICÍPIO DE PARECI NOVO FIRMAR CONVÊNIO COM O CONSEPRO - CONSELHO PRÓ SEGURANÇA COMUNITÁRIA DE MONTENEGRO, PARA A MANUTENÇÃO DAS ATIVIDADES DA CENTRAL DE POLÍCIA DO VALE DO CAÍ.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/185/185_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO FINANCEIRO PARA O CONSELHO COMUNITÁRIO PRÓ-SEGURANÇA PÚBLICA, CNPJ Nº 91.693.119/0001-42, VISANDO AUXILIAR NAS DESPESAS DE IMPLANTAÇÃO DA CENTRAL DE POLÍCIA DO VALE DO CAÍ.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/191/191_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR O PROGRAMA DE ESTÍMULO À EXPEDIÇÃO DE NOTAS FISCAIS DE PRODUTOR RURAL DENOMINADO "NOTA CIDADÃ", ESTABELECE SORTEIO E PREMIAÇÃO PARA O ANO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/192/192_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO FINANCEIRO PARA O CENTRO DE TRADIÇÕES GAÚCHAS CHARLA GALPONEIRA DE PARECI NOVO.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/193/193_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR AUXÍLIO FINANCEIRO À LIGA DE BOLÃO DE PARECI NOVO, COM BASE NO PROGRAMA DE ESTÍMULO AO DESPORTO MUNICIPAL.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/194/194_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR O PROGRAMA DE ESTÍMULO À EXPEDIÇÃO DE NOTAS FISCAIS DE PRODUTOR RURAL DENOMINADO &amp;#8216;NOTA CIDADÃ&amp;#8217;, ESTABELECE SORTEIO E PREMIAÇÃO PARA O ANO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/197/197_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO DE 03 (TRÊS) SERVIDORES PARA OCUPAR O CARGO DE MÉDICO.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/202/202_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DAS ALÍNEAS "A" E "B" DO § 1º DO ART. 1º E AS ALÍNEAS "A" E "B" DO ANEXO IV DA LEI MUNICIPAL Nº 1.126, DE 21 DE MARÇO DE 2005.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/203/203_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE DESENVOLVIMENTO RURAL (CMDR).</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROJETO "6ª CITRUSFLOR - UM OLHAR PARA O PARECI CIDADÃO."</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI TURNO ÚNICO NO SERVIÇO PÚBLICO MUNICIPAL, PARA OS SERVIDORES DA SECRETARIA MUNICIPAL DE OBRAS E VIAÇÃO, MOTORISTA E OPERADOR DE EQUIPAMENTO RODOVIÁRIO DA SECRETARIA MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE E OPERÁRIO GERAL DA SECRETARIA MUNICIPAL DE DESPORTO E TURISMO.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE INSEMINAÇÃO ARTIFICIAL EM BOVINOS, COMO POLÍTICA DE INCENTIVO AO MELHORAMENTO GENÉTICO DO REBANHO BOVINO, NO MUNICÍPIO DE PARECI NOVO.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ARTIGOS 14,15, 22, 25 E 28, E INSERE DISPOSITIVOS NA LEI Nº 615, DE 16 DE MARÇO DE 2001.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INCLUSÃO DE UMA AÇÃO NAS METAS E PRIORIDADES DO PLANO PLURIANUAL 2014/2017 E NA LDO/2014, BEM COMO A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 4.456,86 (QUATRO MIL, QUATROCENTOS E CINQUENTA E SEIS REAIS E OITENTA E SEIS CENTAVOS) NO ORÇAMENTO ANUAL DE 2014, EM VIRTUDE DA TRANSFERÊNCIA FINANCEIRA DO MINISTÉRIO DA EDUCAÇÃO, ATRAVÉS DA ADESÃO DO MUNICÍPIO DE PARECI NOVO AO PROGRAMA BRASIL CARINHOSO.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PARECI NOVO, ESTADO DO RIO GRANDE DO SUL, PARA O EXERCÍCIO FINANCEIRO DE 2015.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/210/210_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 549,43 (QUINHENTOS E QUARENTA E NOVE REAIS E QUARENTA E TRÊS CENTAVOS) NO ORÇAMENTO ANUAL DE 2014, REFERENTE  À RESTITUIÇÃO DE SALDO FINANCEIRO DO PROGRAMA DINHEIRO DIRETO NA ESCOLA/PDDE - EDUCANDÁRIOS DIVERSOS - EXERCÍCIO 2010, DA ESCOLA MUNICIPAL JOSÉ DO PATROCÍNIO, DA LOCALIDADE DE COQUEIRAL, EM VIRTUDE DE ENCERRAMENTO DO OBJETO DESTE CONVÊNIO E RESPECTIVO JULGAMENTO DA PRESTAÇÃO DE CONTAS. </t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/212/212_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO DE UM SERVIDOR PARA SUPRIR O CARGO DE ASSISTENTE SOCIAL, COM REGIME DE 40 (QUARENTA) HORAS SEMANAIS.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/214/214_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS INCISOS I E II DO ART. 4º, INSERE O ART. 4º-A E ALTERA O ART. 5º DA LEI Nº 1.133, DE 19 DE ABRIL DE 2005.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/222/222_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE DESENVOLVIMENTO RURAL.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/221/221_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>_x000D_
 AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O CÍRCULO DE MÁQUINAS E DÁ OUTRAS PROVIDENCIAIS.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/224/224_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE COOPERAÇÃO TÉCNICA COM A EMPRESA JBS AVES LTDA.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/223/223_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 4º DA LEI Nº 1.303/2006, QUE INSTITUI O VALE-ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/228/228_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSERE O INCISO XIII NO ART. 2º, DA LEI MUNICIPAL Nº 1.007, DE 25 DE JULHO DE 2004.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/225/225_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 263,55 (DUZENTOS E SESSENTA E TRÊS REAIS E CINQUENTA E CINCO CENTAVOS) NO ORÇAMENTO ANUAL DE 2014, REFERENTE À RESTITUIÇÃO DE SALDO FINANCEIRO DO CONTRATO DE REPASSE Nº 301.965-30/2009 - ASFALTAMENTO RUA DOS CIPRESTES E CAMÉLIAS.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/227/227_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSERE O INCISO V NO § 1º, DO ART. 9º, DA LEI MUNICIPAL Nº 1.075, DE 13 DE DEZEMBRO DE 2004.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/229/229_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária com origem no Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/139/139_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL DO SUBSÍDIO DOS VEREADORES DO MUNICÍPIO DE PARECI NOVO.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/140/140_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL DO SUBSÍDIO DO PREFEITO E VICE-PREFEITO DO MUNICÍPIO DE PARECI NOVO.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/141/141_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL DO SUBSÍDIO DOS SECRETÁRIOS MUNICIPAIS DE PARECI NOVO.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL DOS VENCIMENTOS DOS SERVIDORES DO PODER LEGISLATIVO DO MUNICÍPIO DE PARECI NOVO.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>Roseli Bohn, Francisco Mendel</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/205/205_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROTEÇÃO E SEGURANÇA DOS CONSUMIDORES NAS AGÊNCIAS BANCÁRIAS DO MUNICÍPIO DE PARECI NOVO.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Waldir Braga</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA VIAGEM DE VEREADORES A BRASÍLIA.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/215/215_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/218/218_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ART. 1º DA RESOLUÇÃO Nº096, DE 14 DE NOVEMBRO DE 2014, QUE AUTORIZA VIAGEM DE VEREADORES A BRASÍLIA.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>PPOC</t>
   </si>
   <si>
     <t>Proposta Parcial de Orçamento da Câmara</t>
   </si>
   <si>
     <t>PROPOSTA PARCIAL DO ORÇAMENTO DA CÂMARA MUNICIPAL PARA O EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>VEREADORA ROSELI BOHN REQUER 30(TRINTA) DIAS DE LICENÇA DA VEREANÇA PARA TRATAR DE INTERESSE PARTICULAR, A CONTAR DO DIA 02 DE MAIO DE 2014.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VEREADORA ROSELI REQUER QUE SEJA ALTERADA DE 30 (TRINTA) PARA 38 (TRINTA E OITO ) DIAS A LICENÇA DA VEREANÇA PARA TRATAR DE INTERESSE PARTICULAR, CONSTANTE NO REQUERIMENTO LIDO E APROVADO NA SESSÃO ORDINÁRIA DO DIA 17 DE ABRIL DE 2014. </t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/195/195_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DA SECRETÁRIA MUNICIPAL DA FAZENDA E EQUIPE PARA PRESTAREM INFORMAÇÕES SOBRE A QUEDA NA ARRECADAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI Nº E.019/2014 DO PODER EXECUTIVO QUE AUTORIZA A CONCESSÃO DE INCENTIVO À EMPRESA NEDEL CÍTRICOS INDÚSTRIA E COMÉRCIO LTDA, ESPECIFICAMENTE O SEU ART. 2º E A CLÁUSULA QUINTA DO TERMO DE CONVÊNIO.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº E.046/2014, QUE ALTERA A REDAÇÃO DO INCISO IV DO ART. 1º DA LEI MUNICIPAL Nº 1.126, DE 21 DE MARÇO DE 2005.</t>
   </si>
 </sst>
 </file>
 
@@ -1958,68 +1958,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2014/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H140"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="45.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>