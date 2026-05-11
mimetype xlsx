--- v0 (2026-02-04)
+++ v1 (2026-05-11)
@@ -54,719 +54,719 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Erni Mendel</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE O RECOLHIMENTO DE LIXO SEMANAL NA LOCALIDADE DE DESPIQUE,  A PARTIR DE 2014.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Francisco Mendel</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RETIRADA DO ABRIGO DA PARADA DE ÔNIBUS LOCALIZADA PRÓXIMA À TENDA DE COMERCIALIZAÇÃO DE PRODUTOS DO SENHOR VANDERLEI KREBS, NA RODOVIA RS-124, LOCALIDADE VÁRZEA DO PARECI E CONSTRUIR O ABRIGO DO OUTRO LADO DA RODOVIA, COM A INCLUSÃO DE UM REFÚGIO.  </t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Júlio Braga</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UM EQUIPO  DENTÁRIO PARA O CONSULTÓRIO DENTÁRIO DO POSTO DE SAÚDE DE BANANAL.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR, SEMANALMENTE, O RECOLHIMENTO DE LIXO NA LOCALIDADE DE BANANAL.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Câmara Municipal</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO À MANUTENÇÃO DO CARÁTER FILANTRÓPICO DA EMATER/RS-ASCAR DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t xml:space="preserve">Pedido de Informação </t>
   </si>
   <si>
     <t>Bancadas do PTB e do PMDB</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/67/67_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECLAMAÇÃO DE MORADORES QUE NÃO TÊM SEUS PROTOCOLOS ATENDIDOS, EM RELAÇÃO  À SOLICITAÇÃO DE SERVIÇOS POR PARTE DA SECRETARIA MUNICIPAL DE OBRAS.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/64/64_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/65/65_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECLAMAÇÃO DE MORADORES QUANTO À FALTA DE VISITAS REGULARES DA AGENTE DE SAÚDE E QUANTO À QUALIDADE DA ÁGUA. </t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Rafael Antonio Riffel</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA UM CARGO EFETIVO DE MOTORISTA, NO QUADRO DOS CARGOS DE PROVIMENTO EFETIVO, ARTIGO 3º, DA LEI COMPLEMENTAR Nº 381, DE 28 DE NOVEMBRO DE 1997, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A FUNÇÃO GRATIFICADA DE DIRETOR DE DEPARTAMENTO DE ÁGUA POTÁVEL NO QUADRO DE FUNÇÕES GRATIFICADAS, ART. 20 DA LEI COMPLEMENTAR Nº 381/1997.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/68/68_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA UM CARGO DE PROCURADOR JURÍDICO, NO QUADRO DOS CARGOS DE PROVIMENTO EFETIVO, ARTIGO 3.O, DA LEI COMPLEMENTAR N.º 381, DE 28 DE NOVEMBRO DE 1997.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 23 E ITEM III DO ANEXO III DA LEI COMPLEMENTAR Nº 1.248, DE 26 DE DEZEMBRO DE 2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A PLANTA DE VALORES PARA O IPTU, ESTABELECE NOVA FÓRMULA DE CÁLCULO PARA O IPTU, TABELAS CORRETIVAS PARA A APURAÇÃO DOS VALORES VENAIS DOS IMÓVEIS URBANOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/78/78_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O COEFICIENTE DA FUNÇÃO GRATIFICADA DE DIRETOR DE ESCOLA FG-6 NO QUADRO DE FUNÇÕES GRATIFICADAS DE DIRETOR DE ESCOLA, CONSTANTE NO INCISO III DO ART. 29 DA LEI COMPLEMENTAR Nº 1.857/2011.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1ª DA LEI Nº 2.020, DE 03 DE AGOSTO DE 2012, QUE DÁ DENOMINAÇÃO À VIA PÚBLICA.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO DE UM MÉDICO VETERINÁRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR AUXÍLIO FINANCEIRO À LIGA DE BOLÃO DE PARECI NOVO, COM BASE NO PROGRAMA DE ESTÍMULO AO DESPORTO MUNICIPAL.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR AUXÍLIO FINANCEIRO AO CTG CHARLA GALPONEIRA PARA CUSTEAR DESPESAS REFERENTES AOS 6º JOGOS TRADICIONALISTAS JATAÍ - GOIÁS.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO FINANCEIRO PARA A ASSOCIAÇÃO DOS ESTUDANTES UNIVERSITÁRIOS DE PARECI NOVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA GRATIFICAÇÃO ESPECIAL AOS AUXILIARES DE ENFERMAGEM, TÉCNICOS DE ENFERMAGEM E ENFERMEIRO PADRÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO DE COOPERAÇÃO TÉCNICA COM A ASSOCIAÇÃO CIVIL CORPO DE BOMBEIROS VOLUNTÁRIOS DE SÃO SEBASTIÃO DO CAÍ.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INCLUSÃO DE UMA AÇÃO NAS METAS E PRIORIDADES DO PLANO PLURIANUAL 2010/2013 E NA LDO/2013, BEM COMO ABRE CRÉDITO ESPECIAL NO VALOR DE R$ 10.800,00 (DEZ MIL E OITOCENTOS REAIS) NO ORÇAMENTO ANUAL DE 2013, EM VIRTUDE DA CELEBRAÇÃO DE CONVÊNIO COM A ASSOCIAÇÃO CIVIL CORPO DE BOMBEIROS VOLUNTÁRIOS DE SÃO SEBASTIÃO DO CAÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR AUXÍLIO FINANCEIRO AO CORAL MUNICIPAL CULTURAL DE PARECI NOVO.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A GRATIFICAÇÃO PARA O EXERCÍCIO DE ATIVIDADE DE NATUREZA ESPECIAL DE FUNÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2014/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2014.</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO DE UM TÉCNICO DE ENFERMAGEM.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A RECEBER EM DOAÇÃO BENS MÓVEIS ORIUNDOS DO TRIBUNAL REGIONAL DO TRABALHO DA 4ª REGIÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO DE 01 (UM) SERVIDOR PARA OCUPAR O CARGO DE PROFESSOR ÁREA I.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO DE 01 (UM) SERVIDOR PARA OCUPAR O CARGO DE PROFESSOR ÁREA II, DISCIPLINA DE HISTÓRIA.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INCLUSÃO DE AÇÃO NO PLANO PLURIANUAL 2010/2013 E NA LDO/2013,BEM COMO A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 2.162,39 (DOIS MIL, CENTO E SESSENTA E DOIS REAIS E TRINTA E NOVE CENTAVOS)NO ORÇAMENTO ANUAL DE 2013, REFERENTE À RESTITUIÇÃO DE SALDO DO CONVÊNIO Nº 1154/2011 FEAS, ACORDADO ENTRE A SECRETARIA DE ESTADO DO TRABALHO E DESENVOLVIMENTO SOCIAL E O MUNICÍPIO DE PARECI NOVO.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INCLUSÃO DE AÇÃO NO PLANO PLURIANUAL 2010/2013 E NA LDO/2013, BEM COMO A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 2.339,93 (DOIS MIL, TREZENTOS E TRINTA E NOVE REAIS E NOVENTA E TRÊS CENTAVOS) NO ORÇAMENTO ANUAL DE 2013, REFERENTE À RESTITUIÇÃO DE SALDO DO PROJETO Nº 1113653 - IBRAM/MODERNIZAÇÃO DO MUSEU MUNICIPAL DELMAR PEDRO FELL, ACORDADO ENTRE O MINISTÉRIO DA CULTURA E O MUNICÍPIO DE PARECI NOVO.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO DE SERVIDOR PARA O CARGO DE OPERADOR DE EQUIPAMENTO RODOVIÁRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Paulo Alexandre Barth</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE DESPESAS COM TRANSPORTE DE ELEITORES DURANTE O RECADASTRAMENTO ELEITORAL.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INCLUSÃO DE AÇÃO NAS METAS E PRIORIDADES DO PLANO PLURIANUAL 2010/2013 E NA LDO/2013, BEM COMO A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 509.652,24 (QUINHENTOS E NOVE MIL, SEISCENTOS E CINQUENTA E DOIS REAIS E VINTE E QUATRO CENTAVOS) NO ORÇAMENTO ANUAL DE 2013,EM VIRTUDE DO TERMO DE COMPROMISSO PAC204499/2013 ASSINADO ENTRE O MINISTÉRIO DA EDUCAÇÃO/FNDE E O MUNICÍPIO DE PARECI NOVO PARA A CONSTRUÇÃO DE QUADRA ESCOLAR COBERTA COM VESTIÁRIO NA LOCALIDADE DE DESPIQUE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO DE 01 (UM) SERVIDOR PARA OCUPAR O CARGO DE PROFESSOR ÁREA II, DISCIPLINA DE GEOGRAFIA.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INCLUSÃO DE AÇÃO NO PLANO PLURIANUAL 2010/2013 E NA LDO/2013, BEM COMO ABRE CRÉDITO ESPECIAL NO VALOR DE R$ 204,41 (DUZENTOS E QUATRO REAIS E QUARENTA E UM CENTAVOS) NO ORÇAMENTO ANUAL DE 2013, REFERENTE À RESTITUIÇÃO DE SALDO DE AUXÍLIO FINANCEIRO Nº 4314033044416/11173, AUTORIZADO PELA PORTARIA Nº 1.170/2012 - AMPLIAÇÃO UNIDADE BÁSICA DE SAÚDE DE DESPIQUE, FIRMADO ENTRE O MINISTÉRIO DA SAÚDE E O MUNICÍPIO DE PARECI NOVO - RS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO DE 03 (TRÊS) SERVIDORES PARA OCUPAR O CARGO DE MÉDICO.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL DE PARECI NOVO A CONCEDER AUXÍLIO FINANCEIRO  À SOCIEDADE CULTURAL DE DESPIQUE PARA A REALIZAÇÃO DE PINTURA INTERNA DA SEDE SOCIAL DA ENTIDADE.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR O PAGAMENTO DE INCENTIVO ADICIONAL AOS AGENTES COMUNITÁRIOS DE SAÚDE.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 2º DA LEI 2.040, DE 30 DE OUTUBRO DE 2012, QUE CRIA A JUNTA ADMINISTRATIVA DE RECURSOS DE INFRAÇÕES - JARI.</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PARECI NOVO, RS, PARA O EXERCÍCIO FINANCEIRO DE 2014.</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INCLUSÃO DE UMA AÇÃO NAS METAS E PRIORIDADES DO PLANO PLURIANUAL 2010/2013 E NA LDO/2013, BEM COMO A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 1.872,00 (UM MIL E OITOCENTOS E SETENTA E DOIS REAIS) NO ORÇAMENTO ANUAL DE 2013, EM VIRTUDE DO CONVÊNIO FPE Nº 464/2013, FIRMADO ENTRE A SECRETARIA DE ESTADO DA EDUCAÇÃO E O MUNICÍPIO DE PARECI NOVO COM VISTA À EXPANSÃO E À QUALIDADE DA ALIMENTAÇÃO ESCOLAR, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA  A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO DE UM TÉCNICO EM ENFERMAGEM.</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR AUXÍLIO FINANCEIRO À LIGA DE FUTEBOL AMADOR DE PARECI NOVO, PARA CUSTEAR DESPESAS COM O 3º CAMPEONATO MUNICIPAL DE FUTEBOL SETE.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/70/70_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INCLUSÃO DE UMA AÇÃO NAS METAS E PRIORIDADES DO PLANO PLURIANUAL 2010/2013 E NA  LDO/2013, BEM COMO A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 500.000,00 (QUINHENTOS MIL REAIS) NO ORÇAMENTO ANUAL DE 2013, EM VIRTUDE DA SELEÇÃO DO PLANO DE TRABALHO Nº 0386377-018, SICONV Nº 0158792012 FIRMADO COM O MINISTÉRIO DOS ESPORTES.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INCLUSÃO DE UMA AÇÃO NAS METAS E PRIORIDADES DO PLANO PLURIANUAL 2010/2013 E NA LDO/2013, BEM COMO A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 298.500,00 NA LEI DE ORÇAMENTO ANUAL DE 2013, EM VIRTUDE DA SELEÇÃO DO PLANO DE TRABALHO Nº 1006729-85, PROPOSTA SICONV Nº 315472013 FIRMADO COM O MINISTÉRIO DOS ESPORTES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INCLUSÃO DE UMA AÇÃO NAS METAS E PRIORIDADES DO PLANO PLURIANUAL 2010/2013 E NA LDO/2013, BEM COMO A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 245.850,00 NA LEI DE ORÇAMENTO ANUAL DE 2013, EM VIRTUDE DA SELEÇÃO DO PLANO DE TRABALHO Nº 1008307-53, PROPOSTA SICONV Nº 388422013 FIRMADO COM O MINISTÉRIO DAS CIDADES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INCLUSÃO DE UMA AÇÃO NAS METAS E PRIORIDADES DO PLANO PLURIANUAL 2010/2013 E NA  LDO/2013, BEM COMO A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 57.860,00 NO ORÇAMENTO ANUAL DE 2013, EM VIRTUDE DO TERMO DE COMPROMISSO PAR Nº 201302000/2013 FIRMADO ENTRE O MINISTÉRIO DA EDUCAÇÃO/FNDE E O MUNICÍPIO DE PARECI NOVO PARA A AQUISIÇÃO DE EQUIPAMENTOS E MOBILIÁRIOS DIVERSOS PARA AS ESCOLAS MUNICIPAIS DE PARECI NOVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INCLUSÃO DE UMA AÇÃO NAS METAS E PRIORIDADES DO PLANO PLURIANUAL 2010/2013 E NA LDO/2013, BEM COMO A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 1.021.956,00 NO ORÇAMENTO ANUAL DE 2013, EM VIRTUDE DO TERMO DE COMPROMISSO PAR Nº 17672/2013 FIRMADO ENTRE O MINISTÉRIO DA EDUCAÇÃO/FNDE E O MUNICÍPIO DE PARECI NOVO PARA A CONSTRUÇÃO DE UMA ESCOLA NOVA COM 06 SALAS DE AULA &amp;#8211; PROJETO FNDE, NA LOCALIDADE DE DESPIQUE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL DE PARECI NOVO A CONCEDER AUXÍLIO FINANCEIRO À SOCIEDADE CULTURAL E ESPORTIVA MATIEL, PARA A REALIZAÇÃO DE REPAROS E ADEQUAÇÃO NA SEDE SOCIAL DA ENTIDADE.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 AUTORIZA O EXECUTIVO MUNICIPAL DE PARECI NOVO A CONCEDER AUXÍLIO FINANCEIRO AO GRUPO DA TERCEIRA IDADE BEM VIVER._x000D_
 </t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INCLUSÃO DE UMA AÇÃO NAS METAS E PRIORIDADES DO PLANO PLURIANUAL 2010-2013 E NA LDO 2013 BEM COMO A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 375.812,33 NO ORÇAMENTO ANUAL DE 2013, EM VIRTUDE DO REPASSE FINANCEIRO À TÍTULO INDENIZATÓRIO DE PERDAS COM O FUNDEF QUANDO DA ALTERAÇÃO PARA O FUNDEB (ANO DE 1999), CONFORME ACORDO ASSINADO ENTRE A ADVOCACIA GERAL DA UNIÃO &amp;#8211; AGU E O MUNICÍPIO DE PARECI NOVO, CONSTANTE EM CARTA DE INTIMAÇÃO QUE TRATA DA AÇÃO ORDINÁRIA Nº 99.00.01146-5/RS, DA 9ª VARA FEDERAL DE PORTO ALEGRE &amp;#8211; RS.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/85/85_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE INCENTIVO À CIDADANIA FISCAL E VALORIZAÇÃO DO COMÉRCIO LOCAL, DENOMINADO &amp;#8220;NOTA CIDADÃ&amp;#8221;, COMO AÇÃO DO PROGRAMA PARECI CIDADÃO, AUTORIZA A DESPESA PARA A PREMIAÇÃO AOS PARTICIPANTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO DE UM SERVIÇOS GERAIS.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RATIFICA O DISPOSTO NA RESOLUÇÃO DE MESA Nº 115/2013, CONSOANTE À PARTICIPAÇÃO DE DOIS SERVIDORES DO PODER LEGISLATIVO NA OFICINA INTERLEGIS: PORTAL MODELO E SAPL &amp;#8211; SISTEMA DE APOIO AO PROCESSO LEGISLATIVO. </t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA VIAGEM DE VEREADOR A BRASÍLIA. </t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/71/71_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA O PARÁGRAFO ÚNICO DO ARTIGO 34 DA RESOLUÇÃO Nº 09, DE 26 DE MAIO DE 1995- REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PARECI NOVO - RS</t>
   </si>
   <si>
     <t>PPOC</t>
   </si>
   <si>
     <t>Proposta Parcial de Orçamento da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA PARCIAL DE ORÇAMENTO DA CÂMARA MUNICIPAL PARA O EXERCÍCIO FINANCEIRO DE 2014.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Luciano Hensel</t>
   </si>
   <si>
-    <t>https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf</t>
+    <t>http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE APARELHO DE AR CONDICIONADO PARA SALA DE FISIOTERAPIA DO POSTO DE SAÚDE DE PARECI NOVO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1073,68 +1073,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parecinovo.rs.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>